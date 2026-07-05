--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -7,59 +7,57 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00155C8F" w:rsidRDefault="00155C8F" w:rsidP="00155C8F">
       <w:pPr>
         <w:pStyle w:val="Frspaiere"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CONSILIUL LOCAL AL ORAȘULUI OCNA SIBIULUI</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="004A6268" w:rsidRPr="005C40A0" w:rsidRDefault="004A6268" w:rsidP="00155C8F">
       <w:pPr>
         <w:pStyle w:val="Frspaiere"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C40A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ANEXA Nr. 1</w:t>
       </w:r>
       <w:r w:rsidR="005C40A0" w:rsidRPr="005C40A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> la Ghid</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A6268" w:rsidRPr="002F3ABD" w:rsidRDefault="004A6268" w:rsidP="004A6268">
       <w:pPr>
@@ -3950,74 +3948,115 @@
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005620F8">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>......................lei.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A6268" w:rsidRDefault="004A6268" w:rsidP="004A6268">
       <w:pPr>
         <w:pStyle w:val="Frspaiere"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="004A6268" w:rsidRDefault="004A6268" w:rsidP="004A6268">
+      <w:pPr>
+        <w:pStyle w:val="Frspaiere"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE5620" w:rsidRDefault="00CE5620" w:rsidP="004A6268">
+      <w:pPr>
+        <w:pStyle w:val="Frspaiere"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE5620" w:rsidRDefault="00CE5620" w:rsidP="004A6268">
+      <w:pPr>
+        <w:pStyle w:val="Frspaiere"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE5620" w:rsidRDefault="00CE5620" w:rsidP="004A6268">
+      <w:pPr>
+        <w:pStyle w:val="Frspaiere"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE5620" w:rsidRPr="005620F8" w:rsidRDefault="00CE5620" w:rsidP="004A6268">
+      <w:pPr>
+        <w:pStyle w:val="Frspaiere"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="004A6268" w:rsidRPr="005620F8" w:rsidRDefault="004A6268" w:rsidP="004A6268">
       <w:pPr>
         <w:pStyle w:val="Frspaiere"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005620F8">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Data............................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A6268" w:rsidRPr="005620F8" w:rsidRDefault="004A6268" w:rsidP="004A6268">
       <w:pPr>
         <w:pStyle w:val="Frspaiere"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
@@ -4054,52 +4093,84 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005620F8">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(numele, prenumele, funcţia, semnătura şi ştampila structurii sportive)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00252CD5" w:rsidRDefault="001D54B1"/>
-    <w:sectPr w:rsidR="00252CD5" w:rsidSect="004A6268">
+    <w:p w:rsidR="00252CD5" w:rsidRDefault="00DA25E6"/>
+    <w:p w:rsidR="00CE5620" w:rsidRDefault="00CE5620"/>
+    <w:p w:rsidR="00CE5620" w:rsidRDefault="00CE5620"/>
+    <w:p w:rsidR="00CE5620" w:rsidRPr="002E622C" w:rsidRDefault="00AC5210" w:rsidP="00DA25E6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5620">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00CE5620" w:rsidRDefault="00CE5620"/>
+    <w:sectPr w:rsidR="00CE5620" w:rsidSect="004A6268">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1008" w:bottom="1440" w:left="1008" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4121,51 +4192,54 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00930D57"/>
     <w:rsid w:val="00155C8F"/>
     <w:rsid w:val="001D54B1"/>
     <w:rsid w:val="004A6268"/>
     <w:rsid w:val="005103AD"/>
     <w:rsid w:val="005C13EA"/>
     <w:rsid w:val="005C40A0"/>
     <w:rsid w:val="00930D57"/>
+    <w:rsid w:val="00AC5210"/>
     <w:rsid w:val="00C752D5"/>
+    <w:rsid w:val="00CE5620"/>
+    <w:rsid w:val="00DA25E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -4852,80 +4926,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1338</Words>
-  <Characters>7629</Characters>
+  <Words>1341</Words>
+  <Characters>7646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8950</CharactersWithSpaces>
+  <CharactersWithSpaces>8970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Secretar Primarie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>