--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -29,150 +29,70 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CONSILIUL LOCAL AL ORAȘULUI OCNA SIBIULUI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00F726AA" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F726AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Anexa</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F726AA">
+        <w:t>Anexa nr. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F726AA" w:rsidRPr="00F726AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...77 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> la Ghid</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -187,2750 +107,718 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DECLARAŢIE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contribu</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>ţie</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> solicitant</w:t>
+        <w:t>ţie solicitant</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F726AA" w:rsidRPr="00DD1E72" w:rsidRDefault="00F726AA" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsemnatul ............................................................., domiciliat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...91 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> în  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> localitatea ..........................., str……………..................... nr. ......., bl. ......, ap. ......,  et...…., sc……….,  sectorul/jude</w:t>
+      </w:r>
       <w:r w:rsidRPr="00496B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ţ</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...195 lines deleted...]
-        <w:t xml:space="preserve"> al....................................................……</w:t>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ul ..........................., codul poştal ..................., posesor al actului de identitate ........ seria ........ nr. ..................., codul numeric personal ...................................., în calitate de reprezentant al....................................................……</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declar pe propria răspundere că valoarea contribuţiei proprii </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>şi/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sau atrase este în sumă  de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……….…….……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...204 lines deleted...]
-        <w:t xml:space="preserve">  de</w:t>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lei</w:t>
       </w:r>
       <w:r w:rsidRPr="00496B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00496B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(minim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10%</w:t>
       </w:r>
       <w:r w:rsidRPr="00496B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> din </w:t>
-[...92 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve"> din valoarea totală a proiectului) pentru proiectul ……………………………………………………………………………………………………….</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>De asemenea:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00D965FE" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D965FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) pentru aceeaşi activitate sp</w:t>
+      </w:r>
+      <w:r w:rsidR="008C19A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D965FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rtivă nonprofit nu voi contracta decât o singură finanţare nerambursabilă de l</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>asemenea</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00972DFD" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primăria </w:t>
+      </w:r>
+      <w:r w:rsidR="008C19A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Orașului Ocna Sibiului</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D965FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>în decursul unui an fiscal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00D965FE" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D965FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) în cazul în care voi contracta în cursul aceluiaşi an calendaristic, mai mult de o finanţare nerambursabilă de la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Primăria </w:t>
+      </w:r>
+      <w:r w:rsidR="008C19A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orașului Ocna Sibiului</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D965FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, nivelul finanţării nu va depăşi o treime din totalul fondurilor publice alocate programelor aprobate anual în bugetul autorităţii finanţatoare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972DFD" w:rsidRPr="00D965FE" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
-[...921 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cunoscând pedeapsa prevăzută de art. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>292</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00017BF8" w:rsidRPr="00017BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/326</w:t>
+      </w:r>
+      <w:r w:rsidR="00017BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>din Codul penal pentru infracţiunea de fals în declaraţii, am verificat datele din prezenta declaraţie, care este completă şi corectă.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...345 lines deleted...]
-        <w:t>.</w:t>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Denumirea solicitantului................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Numele reprezentantului legal .............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Semnătura reprezentantului legal ........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ştampila</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00972DFD" w:rsidRPr="00496B32" w:rsidRDefault="00972DFD" w:rsidP="00972DFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...165 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00496B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data .......................</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00824798" w:rsidRDefault="00824798">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="007663A5" w:rsidRDefault="007663A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007663A5" w:rsidRDefault="007663A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00252CD5" w:rsidRDefault="00972DFD">
-      <w:r w:rsidRPr="00496B32">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00496B32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Datele</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00496B32">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">* Datele cuprinse în prezenta declaraţie trebuie să fie, în mod obligatoriu, cele ale reprezentantului legal al solicitantului. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007663A5" w:rsidRDefault="007663A5">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...224 lines deleted...]
-    <w:sectPr w:rsidR="00252CD5" w:rsidSect="00496B32">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007663A5" w:rsidRDefault="007663A5">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="007663A5" w:rsidSect="00496B32">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1170" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B4B5E"/>
     <w:rsid w:val="00017BF8"/>
     <w:rsid w:val="003B4B5E"/>
     <w:rsid w:val="005103AD"/>
     <w:rsid w:val="005C13EA"/>
     <w:rsid w:val="00742FD6"/>
+    <w:rsid w:val="007663A5"/>
     <w:rsid w:val="00824798"/>
     <w:rsid w:val="008C19A0"/>
+    <w:rsid w:val="00917D18"/>
     <w:rsid w:val="00972DFD"/>
+    <w:rsid w:val="00DD483A"/>
     <w:rsid w:val="00F726AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3353,50 +1241,65 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Frspaiere">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00824798"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ro-RO"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="628390688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Temă Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3618,80 +1521,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>282</Words>
-  <Characters>1609</Characters>
+  <Characters>1612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1888</CharactersWithSpaces>
+  <CharactersWithSpaces>1891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Secretar Primarie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>