--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -28,51 +28,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="4621"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C7188" w:rsidRPr="00297B88" w:rsidTr="00A54A3A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006C7188" w:rsidRPr="00297B88" w:rsidRDefault="002031FD" w:rsidP="004F36F3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-RO"/>
               </w:rPr>
               <w:t>CONSILIUL LOCAL AL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006C7188" w:rsidRPr="00297B88" w:rsidRDefault="006C7188" w:rsidP="00345857">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -87,62 +86,51 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006C7188" w:rsidRDefault="002031FD" w:rsidP="004F36F3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>ORAȘULUI OCNA SIBIULU</w:t>
-[...10 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>ORAȘULUI OCNA SIBIULUI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F36F3" w:rsidRDefault="004F36F3" w:rsidP="006C7188">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00345857" w:rsidRPr="00297B88" w:rsidRDefault="00345857" w:rsidP="00345857">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1953,54 +1941,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> legal al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED690E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>solicitantului</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED690E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C7188" w:rsidRDefault="006C7188" w:rsidP="006C7188"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00252CD5" w:rsidSect="00297B88">
+    <w:p w:rsidR="006C7188" w:rsidRDefault="006C7188" w:rsidP="005747C8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="006C7188" w:rsidSect="00297B88">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2014,55 +2009,58 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A62BA2"/>
+    <w:rsid w:val="00010BB2"/>
     <w:rsid w:val="002031FD"/>
     <w:rsid w:val="002D180C"/>
     <w:rsid w:val="00345857"/>
+    <w:rsid w:val="004A7975"/>
     <w:rsid w:val="004F36F3"/>
     <w:rsid w:val="005103AD"/>
+    <w:rsid w:val="005747C8"/>
     <w:rsid w:val="005830C9"/>
     <w:rsid w:val="005C13EA"/>
     <w:rsid w:val="006C7188"/>
     <w:rsid w:val="00A62BA2"/>
     <w:rsid w:val="00BC3539"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -2517,50 +2515,78 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextnBalonCaracter">
     <w:name w:val="Text în Balon Caracter"/>
     <w:basedOn w:val="Fontdeparagrafimplicit"/>
     <w:link w:val="TextnBalon"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002D180C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="108013019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1680353363">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Temă Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2782,88 +2808,88 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>315</Words>
-  <Characters>1800</Characters>
+  <Characters>1798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titlu</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2111</CharactersWithSpaces>
+  <CharactersWithSpaces>2109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Secretar Primarie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>